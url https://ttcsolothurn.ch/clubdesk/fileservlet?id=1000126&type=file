--- v0 (2025-10-14)
+++ v1 (2026-04-26)
@@ -1,186 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35FB2916" w14:textId="6897AD00" w:rsidR="005A76FC" w:rsidRDefault="00222525">
+    <w:p w14:paraId="35FB2916" w14:textId="22271891" w:rsidR="005A76FC" w:rsidRDefault="00222525">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>LIZENZBESTELLUNG SAISON 202</w:t>
       </w:r>
-      <w:r w:rsidR="0004590A">
+      <w:r w:rsidR="00F21B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005A76FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00AB2B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0004590A">
+      <w:r w:rsidR="00F21B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AC77E6" w14:textId="1C5615F6" w:rsidR="005A76FC" w:rsidRDefault="005A76FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78BA2047" w14:textId="62A4D047" w:rsidR="0004590A" w:rsidRDefault="0004590A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Spielmöglichkeiten:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418E45DD" w14:textId="034569D5" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1. bis 5. Liga </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFB9B57" w14:textId="755E6D09" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
+    <w:p w14:paraId="3DFB9B57" w14:textId="285DF753" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>O40 (Jg. 1985 und älter)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4047A7CB" w14:textId="2F5F2026" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
+        <w:t>O40 (Jg. 198</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und älter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4047A7CB" w14:textId="0BD0B32D" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>O50 (Jg. 1975 und älter)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CE87537" w14:textId="1CC99A87" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
+        <w:t>O50 (Jg. 197</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und älter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE87537" w14:textId="3D8CF6BD" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>Nachwuchs (Jg. 2007 und jünger)</w:t>
+        <w:t>Nachwuchs (Jg. 200</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und jünger)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEAD77A" w14:textId="708C053C" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Damen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6D8F9D" w14:textId="25173101" w:rsidR="0004590A" w:rsidRDefault="0004590A" w:rsidP="0004590A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -202,84 +238,84 @@
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Schweizer Cup (STT-Cup)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F87F63" w14:textId="77777777" w:rsidR="005A76FC" w:rsidRPr="001355D5" w:rsidRDefault="005A76FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FACAFBB" w14:textId="1DF35C00" w:rsidR="00D32AC9" w:rsidRDefault="00222525" w:rsidP="001854DF">
+    <w:p w14:paraId="6FACAFBB" w14:textId="54824F9F" w:rsidR="00D32AC9" w:rsidRDefault="00222525" w:rsidP="001854DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="-2127"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Wer für die Saison 202</w:t>
       </w:r>
-      <w:r w:rsidR="0004590A">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="0004590A">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003C2305">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> eine Lizenz lösen möchte</w:t>
       </w:r>
       <w:r w:rsidR="005A76FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002E3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>bitte</w:t>
       </w:r>
       <w:r w:rsidR="001854DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -369,138 +405,138 @@
       <w:r w:rsidR="007D7E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001854DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13204612" w14:textId="77777777" w:rsidR="001854DF" w:rsidRDefault="001854DF" w:rsidP="001854DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="-2127"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EDE90AB" w14:textId="6DCA9F75" w:rsidR="005A76FC" w:rsidRDefault="005A76FC" w:rsidP="00376A78">
+    <w:p w14:paraId="4EDE90AB" w14:textId="568EE849" w:rsidR="005A76FC" w:rsidRDefault="005A76FC" w:rsidP="00376A78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Bemerkung:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wer in der Saison </w:t>
       </w:r>
       <w:r w:rsidR="00222525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0004590A">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00222525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="0004590A">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> eine Lizenz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelöst hat und in der Saison </w:t>
       </w:r>
       <w:r w:rsidR="00222525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0004590A">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00222525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="0004590A">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F21B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> keine Lizenz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> löst, soll bitte auch die </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Negativmeldung zurücksenden</w:t>
       </w:r>
       <w:r w:rsidR="00496888">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -1912,89 +1948,91 @@
     <w:rsid w:val="00713DDB"/>
     <w:rsid w:val="00736DCB"/>
     <w:rsid w:val="007376B4"/>
     <w:rsid w:val="00740F91"/>
     <w:rsid w:val="007612A9"/>
     <w:rsid w:val="00786001"/>
     <w:rsid w:val="007B3789"/>
     <w:rsid w:val="007C3131"/>
     <w:rsid w:val="007C5A95"/>
     <w:rsid w:val="007D7E9A"/>
     <w:rsid w:val="00804667"/>
     <w:rsid w:val="00811E7F"/>
     <w:rsid w:val="0086217F"/>
     <w:rsid w:val="00877493"/>
     <w:rsid w:val="008868F2"/>
     <w:rsid w:val="008905BD"/>
     <w:rsid w:val="008B7748"/>
     <w:rsid w:val="008E6E6B"/>
     <w:rsid w:val="00910F42"/>
     <w:rsid w:val="00924A26"/>
     <w:rsid w:val="0093033A"/>
     <w:rsid w:val="009C43A8"/>
     <w:rsid w:val="00A2616B"/>
     <w:rsid w:val="00A30CDC"/>
     <w:rsid w:val="00A35749"/>
+    <w:rsid w:val="00A4048A"/>
     <w:rsid w:val="00A430A5"/>
     <w:rsid w:val="00AA01D0"/>
     <w:rsid w:val="00AA7346"/>
     <w:rsid w:val="00AB2B6D"/>
     <w:rsid w:val="00AD6391"/>
     <w:rsid w:val="00B04740"/>
     <w:rsid w:val="00B10B09"/>
     <w:rsid w:val="00B21AC2"/>
     <w:rsid w:val="00B41942"/>
     <w:rsid w:val="00B544FA"/>
     <w:rsid w:val="00B74382"/>
     <w:rsid w:val="00B900F5"/>
     <w:rsid w:val="00BA3049"/>
     <w:rsid w:val="00BA4C95"/>
     <w:rsid w:val="00BB4988"/>
     <w:rsid w:val="00BB74EE"/>
     <w:rsid w:val="00BF60B6"/>
     <w:rsid w:val="00C166C2"/>
     <w:rsid w:val="00C57646"/>
     <w:rsid w:val="00C80C1E"/>
     <w:rsid w:val="00CC4BBB"/>
     <w:rsid w:val="00CD48FD"/>
     <w:rsid w:val="00CE1740"/>
     <w:rsid w:val="00CE3BED"/>
     <w:rsid w:val="00D155AD"/>
     <w:rsid w:val="00D15C48"/>
     <w:rsid w:val="00D32AC9"/>
     <w:rsid w:val="00D41236"/>
     <w:rsid w:val="00D84348"/>
     <w:rsid w:val="00DA167F"/>
     <w:rsid w:val="00E04D14"/>
     <w:rsid w:val="00E42F28"/>
     <w:rsid w:val="00E460FD"/>
     <w:rsid w:val="00E71692"/>
     <w:rsid w:val="00E92EC2"/>
     <w:rsid w:val="00E97872"/>
     <w:rsid w:val="00EE6DD7"/>
     <w:rsid w:val="00F10CE1"/>
     <w:rsid w:val="00F1131E"/>
+    <w:rsid w:val="00F21B99"/>
     <w:rsid w:val="00F60645"/>
     <w:rsid w:val="00F66CED"/>
     <w:rsid w:val="00FA31E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>